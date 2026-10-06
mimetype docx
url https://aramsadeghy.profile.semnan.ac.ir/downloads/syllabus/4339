--- v1 (2026-07-15)
+++ v2 (2026-10-06)
@@ -1,4969 +1,7242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="217AE37F" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B20BC54">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1918 lines deleted...]
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Course: Syllabus Design and Material Preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBD2263">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...1779 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Weekly Schedule &amp; Lecture Breakdown</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CA4724">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F63B43">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Part I: Foundations of Materials, Syllabuses, and Contextual Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F92336C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 1: The Framework of Language Teaching: Context, Roles, and Principles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745E930">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6EEC3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The ELT matrix: Learners, teachers, materials, and socio-educational context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DCEC6D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Curriculum vs. Syllabus vs. Methodology vs. Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CB6B14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The Iranian ELT ecology: Ministry of Education (K-12), MSRT (University General/ESP), and the private language institute sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C66128">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Contrasting the educational philosophies of high school textbooks (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Prospect/Vision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>) and university SAMT ESP texts with international institute coursebooks (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>American English File</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF2638C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DB2D87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 1 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The Framework of Materials and Methods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5914DF56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578E96EC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 2: Needs Analysis and Learner Profiling in Course Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B419F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039FC30C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Target Situation Analysis (TSA) vs. Present Situation Analysis (PSA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325E353">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Objective needs vs. Subjective needs; Wants, Lacks, and Necessities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E34543E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Designing structured questionnaires and semi-structured interviews for language needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15613005">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Conducting a mini-needs analysis for Iranian postgraduate engineering/medical students preparing to publish research articles in international ISI/Scopus-indexed journals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F32E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443A5E24">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 1 (Section on Learner and Teacher Variables).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508B360E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Supplementary:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Munby (1978), Chapters 2 &amp; 3 (Communication Needs Processor - CNP overview).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F4F25C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6839DADE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 3: Typologies of Syllabuses: Product vs. Process Approaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D5EF0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6247DDBD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Synthetic vs. Analytic syllabuses (David Wilkins / Long).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB339FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Product-oriented designs: Structural/Grammatical, Situational, and Functional-Notional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EA3CA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Process-oriented designs: Task-Based Language Teaching (TBLT), Procedural, and Content-Based (CLIL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73051A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Evaluating the shift from traditional grammar-translation methods in Iranian schools to communicative/functional aims in national curricula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5558C80B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BED4CD4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 1 &amp; Chapter 3 (Syllabus orientations and task principles).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0856AF8A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Supplementary:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nunan (1988), Chapters 2, 3, &amp; 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C43650">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1027" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9D81A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Part II: Materials Evaluation, Selection, and Adaptation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1B314A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 4: Materials Evaluation (Phase 1): External / Macro-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2FD3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B99D71">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The two-stage model of evaluation: External (Macro) vs. Internal (Micro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C25A2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Analyzing the “blurbs,” introduction, table of contents, target audience, layout, and intended proficiency levels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE22594">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Identifying implicit vs. explicit linguistic assumptions of course designers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D16148">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iranian Workshop/Analysis: Applying McDonough et al.’s external evaluation checklist to an Iranian SAMT ESP textbook (e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>English for the Students of Medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>English for Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0844DE3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F985139">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 4 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Evaluating Materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — External Evaluation section).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A63F44F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1028" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5777B036">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 5: Materials Evaluation (Phase 2): Internal / In-Depth Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BE54AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E501DE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>In-depth analysis of unit organization, skill integration, grading, and sequencing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121E8243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Authenticity of spoken and written discourse within the materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49650743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Match between stated claims in the introduction and actual classroom presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5D8363">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iranian Workshop/Analysis: Performing an internal evaluation of two units from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Touchstone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>American English File</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vs. an Iranian localized EAP/ESP book.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC660BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCFD4C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 4 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Evaluating Materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Internal Evaluation section).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741C2EB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1029" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F62508E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 6: Frameworks for Materials Adaptation (Techniques and Rationales)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445ACBF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3BCFCF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Reasons for adapting commercial and national materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDCE07C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Core adaptation techniques: Adding (extending/expanding), Deleting (subtracting/abridging), Modifying (rewriting/restructuring), Simplifying, and Reordering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFFB1CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Contextualizing and localizing international materials to fit Iranian cultural, religious, and institutional realities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791647C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Adapting a culturally unsuitable or outdated reading passage from a Western textbook to make it pedagogically and culturally relevant for Iranian university learners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB81C8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B6AEB0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 5 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Adapting Materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2666ADE5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Deliverable Due: External &amp; Internal Coursebook Evaluation Report (25%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DFAAEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1030" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B7FA3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Part III: Designing Materials for Language Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11871EC6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 7: Designing and Adapting Materials for Reading Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D414BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CD75EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Bottom-up, top-down, and interactive reading models in materials design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10355865">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Pre-reading (schema activation), While-reading (skimming, scanning, inferencing), and Post-reading activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7EC062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Dealing with authentic vs. simplified academic texts in ESP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A76CAD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Designing a 3-stage reading comprehension worksheet using an authentic English abstract written by Iranian researchers in nanotechnology or humanities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACA64E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E09B164">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 6 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Reading Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4466BDAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1031" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7FA4C7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 8: Designing and Adapting Materials for Listening Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF54BA3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BE09C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Processing modes: Acoustic decoding vs. background knowledge schema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060A398C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Real-world listening vs. classroom listening; Reciprocal vs. Non-reciprocal listening tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3577B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Designing authentic listening tasks: Note-taking, information-gap, and chart completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734C2412">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Creating a listening lesson around a short English podcast/webinar excerpt for Iranian undergraduate students preparing for international conferences or IELTS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655388DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28500351">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 7 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Listening Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6BA647">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1032" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE6ACCC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 9: Designing and Adapting Materials for Speaking &amp; Oral Interaction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F31CFF8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2D71D0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Accuracy vs. Fluency tasks; Transactional vs. Interactional speech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4855A8C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Designing communicative activities: Information-gap, role-plays, simulations, debates, and oral presentations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140CE19A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Managing task complexity and affective barriers in Iranian speaking classrooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4268A15A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Designing a task-based speaking role-play simulating an international academic panel discussion or business negotiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1769BCDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8D4BAF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 8 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Speaking Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2683DACB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Deliverable Due: Needs Profile &amp; Syllabus Framework Assignment (20%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCA170D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1033" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B8C525">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 10: Designing and Adapting Materials for Writing Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229B2CBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345995BB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Approaches to writing instruction: Product vs. Process vs. Genre-based approaches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620AF6E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Scaffolding writing: Brainstorming, drafting, peer-feedback, and editing stages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4CF8A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Academic writing for postgraduates (abstracts, problem-solution texts, research proposals).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6CBB89">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Constructing a genre-based writing lesson aimed at teaching Iranian MA/PhD candidates how to write the “Discussion” and “Conclusion” sections of an empirical thesis/article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE6D5FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3307F786">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 9 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Writing Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8AF727">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1034" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697C6034">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 11: Integrated Skills and Task Sequences in Materials Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D2EEBC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D88A93">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The rationale for multi-skill integration vs. segregated skill teaching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A44BB9A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>“Theme-based” and “Project-based” integration models.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8C29C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Sequencing multi-skill units: From receptive input (reading/listening) to productive outcome (speaking/writing).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5960DE39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Designing an integrated-skills thematic module around “Environmental Challenges in Iran (e.g., Water Crisis, Lake Urmia)” requiring reading, group debate, and drafting an policy brief in English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C580A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040AF565">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 10 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Integrated Skills</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6998ED55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1035" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7504C493">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Part IV: Grammar, Vocabulary, Technology, and Capstone Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2C20CD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 12: Integrating Grammar and Vocabulary into Communicative Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20488057">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C87B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Deductive vs. Inductive grammar presentation; Consciousness-raising (CR) and Focus on Form (FonF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784D1592">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Lexical approach, collocations, and Academic Word List (AWL) integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E738AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Designing meaningful, communicative practice tasks rather than mechanical fill-in-the-blanks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A589DC8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Converting a traditional SAMT structural grammar drill (e.g., passive voice transformation) into a meaning-focused, data-driven learning task using academic corpora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2B85CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176D1F27">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 2 &amp; Chapter 11 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Grammar and Vocabulary in Materials and Methods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D51F1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1036" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C3D647">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 13: Digital Materials, CALL, and Telecollaboration (Virtual Exchange)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186EBC4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Topics: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1708D18D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Digital materials development: Multimodal texts, interactive learning management systems (LMS), and AI/digital tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B6243E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Principles of Virtual Exchange (Telecollaboration) in materials development: Designing tasks for Intercultural Communicative Competence (ICC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278C614B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Challenges and affordances of digital ELT materials in Iranian universities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427AEE6C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Iranian Workshop/Analysis: Designing a collaborative online task connecting Iranian EFL learners with international peers to explore cultural practices and professional communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032CB365">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required Reading: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7247C243">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>McDonough et al. (2013): Chapter 12 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Technology and Language Learning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FBCA38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1037" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58E5BC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Session 14: Capstone Project Presentations &amp; Portfolio Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B706263">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structure: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A624785">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Students present their original/adapted 1-unit instructional package.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB8860D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Peer review and micro-teaching demonstrations (10 minutes per candidate).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4987AA6E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Final synthesis of syllabus design and materials development principles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A7CEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Deliverable Due: Final Capstone Materials Development Portfolio (40%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6984BF0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1038" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+            <v:path/>
+            <v:fill on="t" focussize="0,0"/>
+            <v:stroke on="f"/>
+            <v:imagedata o:title=""/>
+            <o:lock v:ext="edit"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F301F00">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Required and Supplementary Reading List</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698FAD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primary Coursebook: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48520F33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McDonough, J., Shaw, C., &amp; Masuhara, H. (2013). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Materials and Methods in ELT: A Teacher’s Guide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.). Oxford: Wiley-Blackwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95F792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundational Syllabus Texts: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6742767B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunan, D. (1988). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Syllabus Design</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. Oxford: Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD7DF6A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Munby, J. (1978). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Communicative Syllabus Design</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. Cambridge: Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672F511A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilkins, D. A. (1976). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Notional Syllabuses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. Oxford: Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B3A256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supplementary Materials Development Literature: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5507CC05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomlinson, B. (Ed.). (2011). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Materials Development in Language Teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2nd ed.). Cambridge: Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A6C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Richards, J. C. (2017). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Curriculum Development in Language Teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2nd ed.). Cambridge: Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203EC105">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McGrath, I. (2016). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Materials Evaluation and Design for Language Teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2nd ed.). Edinburgh: Edinburgh University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9A0056">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B5CDA1">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Book review (Reviewing a Course-book) 3 marks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D0E180">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Developing a piece of material (2 marks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D49DD51">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Lectures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B471495">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Book: Essentials of Online Course Design: A Standards-Based Guide (2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ed.), M. Vai and K. Sosulski </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="IranNastaliq">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8968E6D2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="03CA1E3A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03CA1E3A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="04B252BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04B252BD"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="09CA4C03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09CA4C03"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="09FA738B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09FA738B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="0AE05A0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AE05A0B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="14E70BF3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14E70BF3"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="16600F8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16600F8C"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="2ABB0517"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2ABB0517"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="422374CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="422374CD"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="45E524D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45E524D3"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="47401AC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47401AC3"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="560D6EDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="560D6EDA"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="6C776EFD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C776EFD"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="70EF518B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70EF518B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="7B1E7BAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7B1E7BAD"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="7C87121F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C87121F"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="904029376">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1195994399">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridVerticalSpacing w:val="156"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:spaceForUL/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005908E6"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FE7024"/>
+    <w:rsidRoot w:val="40BE0B0D"/>
+    <w:rsid w:val="40BE0B0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{E94EEC8F-A100-4E6E-946E-D2693985756D}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="caption"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003C3D02"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...98 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-    <w:rsid w:val="009B3A8F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="F2BA02"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="75BD42"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="30C0B4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="E54C5E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0026E5"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="7E1FAD"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="WPS">
       <a:majorFont>
         <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="WPS">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:lumOff val="17500"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="phClr">
-[...3 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="phClr"/>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="2700000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:hueOff val="-2520000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="phClr">
-[...3 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="phClr"/>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="2700000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="phClr">
+                  <a:hueOff val="-4200000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="phClr"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="2700000" scaled="1"/>
+          </a:gradFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="101600" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:alpha val="60000"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:reflection stA="50000" endA="300" endPos="40000" dist="25400" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
@@ -4972,80 +7245,68 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
+  <Pages>6</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28485_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>AMOZESH</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>MCP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.28485</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>D2E9B73044914D7BBD7DFEBB893E4864_11</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiY2U5MmQ0YWEzN2U4MzAwMjFiOTJlYzYxMDdmNDE3Y2UifQ==</vt:lpwstr>
+  </property>
+</Properties>
+</file>