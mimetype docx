--- v0 (2025-10-14)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A876FB" w:rsidRPr="00E32E53" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="182A59CE" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00E32E53" w:rsidRDefault="00A876FB" w:rsidP="00DF230C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
+        <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43520E79" wp14:editId="3E022042">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5494020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-200025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="731520" cy="754380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
@@ -95,51 +95,51 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32E53">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="2BC3EA76" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(کاربرگ طرح درس)           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -175,117 +175,145 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00B97D71">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روز رسانی:     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="1606744E" w14:textId="0E451889" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00DF230C">
       <w:pPr>
+        <w:bidi/>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">     علوم انسانی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                             نیمسال دوم سال تحصیلی-97-98</w:t>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF230C">
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 نیمسال دوم سال تحصیلی</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF230C">
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1404-5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
-        <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="1618"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="2DF635BD" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
+          <w:p w14:paraId="10A89A19" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -379,51 +407,51 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دکتری</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="2F2C68AE" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -446,153 +474,153 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>عملی...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="005908E6" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+          <w:p w14:paraId="55B8AC82" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="005908E6" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سمینار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00047D53" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="28BED424" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00047D53" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="3BDD258C" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام</w:t>
             </w:r>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="107B0951" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+          <w:p w14:paraId="5978713F" w14:textId="76746A79" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -636,175 +664,195 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نیازها</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00FB56CB">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> روش تدریس</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF230C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اصول و </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB56CB">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>روش تدریس</w:t>
             </w:r>
             <w:r w:rsidR="00FB56CB">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="005908E6" w:rsidRDefault="009F3E9F" w:rsidP="00B011F6">
+          <w:p w14:paraId="7C9D52B4" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="005908E6" w:rsidRDefault="009F3E9F" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> seminar</w:t>
             </w:r>
             <w:r w:rsidR="00A876FB" w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لاتین:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="3A7AB4E8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="326791AC" w14:textId="77777777" w:rsidTr="00DF230C">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
+          <w:p w14:paraId="5B212484" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5205" w:type="dxa"/>
+            <w:tcW w:w="5565" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="009F3E9F" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
+          <w:p w14:paraId="2182CFB8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="009F3E9F" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047D53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس/مدرسین</w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -823,872 +871,762 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آرام رضا صادقی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="2F727C1A" w14:textId="77777777" w:rsidTr="00DF230C">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5125" w:type="dxa"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4A4C466E" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5205" w:type="dxa"/>
+            <w:tcW w:w="5565" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="009F3E9F" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
+          <w:p w14:paraId="6B36C6B8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="009F3E9F" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پست الکترونیکی:</w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>aramsadeghy@semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="35D14E62" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="00C5398B">
+          <w:p w14:paraId="560FC3A4" w14:textId="05091AA2" w:rsidR="00A876FB" w:rsidRPr="00E31D17" w:rsidRDefault="00A876FB" w:rsidP="00C5398B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
+            <w:r w:rsidR="00DF230C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> دوشنبه 17-19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="36387B50" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB56CB" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
+          <w:p w14:paraId="39B8DD58" w14:textId="77777777" w:rsidR="00FB56CB" w:rsidRDefault="00A876FB" w:rsidP="009F3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
+          <w:p w14:paraId="04104759" w14:textId="77777777" w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">An investigation on foreign language teaching issues and hand on practical results </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
+          <w:p w14:paraId="7F8DD4A8" w14:textId="77777777" w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Syllabus:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
+          <w:p w14:paraId="7F241B20" w14:textId="7F9087E9" w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussions based on the pertinent books and journals regarding the latest research on foreign language teaching, language teaching issues in Iran, and problems students met during basic and specific courses. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A876FB" w:rsidRPr="008D2DEA" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+              <w:t>Discussions based on the pertinent books and journals regarding the latest research on foreign language teaching, language teaching issues in Ira</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF230C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/Iraq</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F3E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and problems students met during basic and specific courses. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF230C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Finally, the procedure to write a thesis proposal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2731A29F" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="008D2DEA" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="2D1DE0B8" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="008D2DEA" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+          <w:p w14:paraId="2FDF85D4" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="008D2DEA" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="6C5AD560" w14:textId="77777777" w:rsidTr="00DF230C">
         <w:trPr>
-          <w:trHeight w:val="224"/>
+          <w:trHeight w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="6E42D05A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان پایان</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="144000E9" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان میان</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="766FB9FE" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="373F2CD3" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00C1549F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فعالیت</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>های کلاسی و آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00E13C35" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="0DA775B2" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00E13C35" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="50C03F10" w14:textId="77777777" w:rsidTr="00DF230C">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00FE7024" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+          <w:p w14:paraId="73B8A80D" w14:textId="377AA9E9" w:rsidR="00A876FB" w:rsidRPr="00FE7024" w:rsidRDefault="00DF230C" w:rsidP="00A876FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00FE7024" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="0E13F562" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00FE7024" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00FB56CB" w:rsidRDefault="00FB56CB" w:rsidP="00B011F6">
+          <w:p w14:paraId="2EB9716A" w14:textId="1EFEFF6C" w:rsidR="00A876FB" w:rsidRPr="00FB56CB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="009F3E9F" w:rsidRPr="009F3E9F" w:rsidRDefault="009F3E9F" w:rsidP="009F3E9F">
-[...21 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="53EDCB5C" w14:textId="104D1A7E" w:rsidR="00DF230C" w:rsidRPr="00FE7024" w:rsidRDefault="00DF230C" w:rsidP="00DF230C">
+            <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-              <w:rPr>
-[...131 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Proposal 10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00E13C35" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="649F5D04" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00E13C35" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="24E959C3" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="004B094A" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="7A403621" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="004B094A" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="004B094A" w:rsidRDefault="0064598F" w:rsidP="0064598F">
+          <w:p w14:paraId="0C6990B8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="004B094A" w:rsidRDefault="0064598F" w:rsidP="0064598F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Sources: No specific sources are defined for this course. Students are required to choose their interested subjects and present them orally. Also they need to study assigned articles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="48E198B8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="11AC9553" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A876FB" w:rsidRPr="006B0268" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="272541B1" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="006B0268" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A876FB" w:rsidRPr="001A24D7" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="5B55F173" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="001A24D7" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
       <w:r>
@@ -1706,446 +1644,484 @@
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10253" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="1078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A876FB" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w14:paraId="56DE3786" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="0B1CB3EE" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="672F5B32" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="1ECA6DAD" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00891C14" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="719D4F9A" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="152"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="2604F9EE" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="00B011F6">
+          <w:p w14:paraId="27F4E8AB" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to the course and project assignment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="798EAD5A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="33E30892" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="89"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="3B03B52A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
+          <w:p w14:paraId="1849ED98" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in EFL/ESL around the world + Studying early pages </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="672C91D2" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="2116E049" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="27CC965E" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
+          <w:p w14:paraId="6EB15901" w14:textId="394A6232" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current EFL Issues in Iran+ Studying  Chapter </w:t>
+              <w:t>Current EFL Issues in Iran</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF230C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>/Iraq</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011C7F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00011C7F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Studying  Chapter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00011C7F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005627FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="24B078CC" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="5384D971" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="05A71083" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
+          <w:p w14:paraId="753129B5" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00011C7F" w:rsidP="005627FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>How to focus on a research subject+ Studying ch</w:t>
             </w:r>
             <w:r w:rsidR="00790A67">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -2157,1408 +2133,1388 @@
             </w:r>
             <w:r w:rsidR="005627FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="7A1A06D4" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w14:paraId="2BE550C3" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="2A96A995" w14:textId="77777777" w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="005627FA">
+          <w:p w14:paraId="70F47153" w14:textId="789C6879" w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="005627FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervisor assignment + </w:t>
-[...8 lines deleted...]
-              <w:t>Studying Chapter 3 of thesis</w:t>
+              <w:t xml:space="preserve"> Studying Chapter 3 of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="6CAC5FD5" w14:textId="77777777" w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w14:paraId="107F04B0" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="17580F5A" w14:textId="77777777" w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="005627FA">
+          <w:p w14:paraId="2851A040" w14:textId="77777777" w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="005627FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">How to write effective Review of Literature </w:t>
-[...8 lines deleted...]
-              <w:t>+ Studying Chapter 4 of thesis</w:t>
+              <w:t>How to write effective Review of Literature + Studying Chapter 4 of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="5E7D85B3" w14:textId="77777777" w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="06127199" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="73E3938C" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="7CA06A3A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Studying Chapter 5 of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="31182364" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="005627FA" w:rsidRPr="00011C7F" w14:paraId="47F04403" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="0C9CABE3" w14:textId="77777777" w:rsidR="005627FA" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="717AEADE" w14:textId="77777777" w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Studying Follow-up pages of thesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="13914AD3" w14:textId="77777777" w:rsidR="005627FA" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="2A3A7EDE" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="242"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="676E0C3E" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00790A67" w:rsidP="00790A67">
+          <w:p w14:paraId="03D8889C" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00790A67" w:rsidP="00790A67">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Introducing research questions and relevant background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="24FD733C" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="237EB252" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="2121DBB9" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00790A67" w:rsidP="00B011F6">
+          <w:p w14:paraId="2AF71037" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00790A67" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Studying Proposal Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="6335D6CF" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="7C9076A7" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4E8BB593" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00FF435A" w:rsidP="00B011F6">
+          <w:p w14:paraId="60C1B4AC" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00FF435A" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Educational Policy + Proposal presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="023D1663" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="176C4CA0" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4D24E8B2" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="1BFFC12B" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Proposal Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="3DA2538E" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="402E675A" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="30C44807" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="750C0D55" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Proposal Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="6A685915" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="3B778DA7" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4F3FB0AD" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="5969B38A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Proposal Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
+          <w:p w14:paraId="4719950A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00886696" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="43A038D1" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="71"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="74822485" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="3FBFEEE3" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Proposal Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="413C5BF2" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="03E7B16B" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="74B084F6" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="32E9C5CF" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Proposal Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4D56542A" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="6CDBCD10" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="6A8E0765" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
+          <w:p w14:paraId="65BEB05D" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="005627FA" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusion and Project Submission </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="5F80D798" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidTr="00B011F6">
+      <w:tr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w14:paraId="28A84299" w14:textId="77777777" w:rsidTr="00B011F6">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="4756DFC4" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00325F40" w:rsidRDefault="00325F40" w:rsidP="00B011F6">
+          <w:p w14:paraId="6AD32CE8" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00325F40" w:rsidRDefault="00325F40" w:rsidP="00B011F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Conclusion and Project Submission</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
+          <w:p w14:paraId="426E9DCB" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00B011F6">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011C7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
+    <w:p w14:paraId="5A0FB6DB" w14:textId="77777777" w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidRDefault="00A876FB" w:rsidP="00A876FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A876FB" w:rsidRPr="00011C7F" w:rsidSect="0007479E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00022FF" w:usb1="C000205B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titr">
     <w:altName w:val="Courier New"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000207F" w:usb1="C000204B" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E67528"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CDE8348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3627,137 +3583,141 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="93330117">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A876FB"/>
     <w:rsid w:val="00011C7F"/>
     <w:rsid w:val="000B4A89"/>
     <w:rsid w:val="00302ADC"/>
     <w:rsid w:val="00325F40"/>
     <w:rsid w:val="005627FA"/>
+    <w:rsid w:val="00595678"/>
     <w:rsid w:val="0064598F"/>
     <w:rsid w:val="00790A67"/>
     <w:rsid w:val="00886696"/>
     <w:rsid w:val="009B48E4"/>
     <w:rsid w:val="009D63DB"/>
     <w:rsid w:val="009F3E9F"/>
     <w:rsid w:val="00A876FB"/>
     <w:rsid w:val="00C5398B"/>
     <w:rsid w:val="00D41277"/>
+    <w:rsid w:val="00DF230C"/>
     <w:rsid w:val="00FB56CB"/>
     <w:rsid w:val="00FF435A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5AED0CD7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3C9270F-461B-4D90-B77C-03EEAEBE9D96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4085,144 +4045,142 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A876FB"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A876FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00325F40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00325F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="90901498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="494423711">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4531,73 +4489,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>331</Words>
-  <Characters>1889</Characters>
+  <Words>334</Words>
+  <Characters>1904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2216</CharactersWithSpaces>
+  <CharactersWithSpaces>2234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>