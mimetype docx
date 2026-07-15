--- v0 (2025-10-14)
+++ v1 (2026-07-15)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
+    <w:p w14:paraId="3EC5CAE4" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE27CCE" wp14:editId="11DAB026">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5494020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="731520" cy="754380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -88,51 +88,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32E53">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743C43" w:rsidRDefault="00E32E53" w:rsidP="0007479E">
+    <w:p w14:paraId="45056FBC" w14:textId="77777777" w:rsidR="00743C43" w:rsidRDefault="00E32E53" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -258,54 +258,54 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004C0E17">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005908E6" w:rsidRDefault="006B3CAE" w:rsidP="00474F75">
+    <w:p w14:paraId="7C9C6725" w14:textId="7DA758C6" w:rsidR="005908E6" w:rsidRDefault="006B3CAE" w:rsidP="00997D32">
       <w:pPr>
+        <w:bidi/>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007463D4">
@@ -342,161 +342,90 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="007463D4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نیمسال اول/دوم سال تحصیلی </w:t>
+        <w:t>نیمسال دوم سال تحصیلی</w:t>
       </w:r>
-      <w:r w:rsidR="00474F75">
+      <w:r w:rsidR="00997D32">
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>اول</w:t>
-[...69 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> 1404-5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1258"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006261B7" w:rsidTr="004C0E17">
+      <w:tr w:rsidR="006261B7" w14:paraId="017F40CA" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="000C5D71">
+          <w:p w14:paraId="172DED35" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="000C5D71">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -581,210 +510,221 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دکتری</w:t>
             </w:r>
             <w:r w:rsidR="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00037C3F">
+          <w:p w14:paraId="57F1B9FB" w14:textId="0433A499" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00037C3F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C5D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نظری:</w:t>
             </w:r>
             <w:r w:rsidR="00037C3F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00997D32">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00080B14" w:rsidRDefault="005908E6" w:rsidP="00D873C8">
+          <w:p w14:paraId="6F78C712" w14:textId="2B2A17B5" w:rsidR="005908E6" w:rsidRPr="00080B14" w:rsidRDefault="005908E6" w:rsidP="00D873C8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080B14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی:</w:t>
             </w:r>
             <w:r w:rsidR="000C5D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> روش تدریس زبان های خارجی</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00997D32">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>گفت و شنود 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
+          <w:p w14:paraId="0779E52B" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
+          <w:p w14:paraId="6A595E30" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام</w:t>
             </w:r>
             <w:r w:rsidR="005908E6" w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97D71" w:rsidTr="004C0E17">
+      <w:tr w:rsidR="00B97D71" w14:paraId="58267C3B" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00D873C8">
+          <w:p w14:paraId="09E547B3" w14:textId="3FDFACF2" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00D873C8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -829,236 +769,246 @@
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نیازها</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D873C8">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00997D32">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مکالمه 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="000C5D71">
+          <w:p w14:paraId="3BFC47FD" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="000C5D71">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لاتین:</w:t>
             </w:r>
             <w:r w:rsidR="00D873C8">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00037C3F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مکالمه 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
+          <w:p w14:paraId="58628F76" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="28D83F8E" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
+          <w:p w14:paraId="5778BF85" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
+          <w:p w14:paraId="4E583439" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047D53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس/مدرسین:</w:t>
             </w:r>
             <w:r w:rsidR="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> آرام رضا صادقی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="6AB26E00" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
+          <w:p w14:paraId="0B0B040E" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="007463D4" w:rsidP="00E31D17">
+          <w:p w14:paraId="40A73BEB" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="007463D4" w:rsidP="00E31D17">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -1102,114 +1052,124 @@
               </w:rPr>
               <w:t xml:space="preserve"> الکترونیکی:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE73D7" w:rsidTr="00746E7D">
+      <w:tr w:rsidR="00BE73D7" w14:paraId="6E1691D7" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00474F75">
+          <w:p w14:paraId="5A32E8B7" w14:textId="71CC46CF" w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00474F75">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
             <w:r w:rsidR="007C1761">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00997D32">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>یکشنبه 10 و سه شنبه 13</w:t>
+            </w:r>
             <w:r w:rsidR="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="74B84631" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
+          <w:p w14:paraId="72E5CB61" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r w:rsidR="00080B14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -1217,530 +1177,651 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00037C3F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تقویت مهارت های گوش دادن و صحبت کردن</w:t>
             </w:r>
             <w:r w:rsidR="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="5D1251D2" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
+          <w:p w14:paraId="5C69ACAD" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
             <w:r w:rsidR="007463D4">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D873C8">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ویدیو پروژکتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00C1549F" w14:paraId="1C9A2AA3" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
+          <w:p w14:paraId="22D9D17D" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان پایان</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00080B14" w:rsidP="00B97D71">
+          <w:p w14:paraId="194666FA" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00080B14" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارایه و پروژه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="3CE951FF" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="5DFB80EC" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فعالیت</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>های کلاسی و آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="148DBD0C" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A6B1B" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="007A6B1B" w14:paraId="012EE8DB" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00080B14" w:rsidP="00D873C8">
+          <w:p w14:paraId="1B289DAA" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRDefault="00080B14" w:rsidP="00D873C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6162684F" w14:textId="43A5ABAB" w:rsidR="00997D32" w:rsidRPr="00FE7024" w:rsidRDefault="00C00F99" w:rsidP="00D873C8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00037C3F" w:rsidP="007A6B1B">
+          <w:p w14:paraId="28AB33EF" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRDefault="00037C3F" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17488847" w14:textId="4AF42BF8" w:rsidR="00997D32" w:rsidRPr="00FE7024" w:rsidRDefault="00997D32" w:rsidP="007A6B1B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00037C3F" w:rsidP="00037C3F">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="32C4531E" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRDefault="00037C3F" w:rsidP="00997D32">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A0BCA5" w14:textId="1AB305E0" w:rsidR="00997D32" w:rsidRPr="00FE7024" w:rsidRDefault="00C00F99" w:rsidP="00997D32">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00080B14" w:rsidP="00080B14">
+          <w:p w14:paraId="651731AE" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRDefault="00080B14" w:rsidP="00080B14">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3571F044" w14:textId="67C652DB" w:rsidR="00997D32" w:rsidRPr="00FE7024" w:rsidRDefault="00997D32" w:rsidP="00080B14">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+          <w:p w14:paraId="4DDFE997" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6F1B30E0" w14:textId="030812CF" w:rsidR="00997D32" w:rsidRPr="00E13C35" w:rsidRDefault="00997D32" w:rsidP="007A6B1B">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مجازی</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00C1549F" w14:paraId="2ACB666E" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00D873C8" w:rsidRDefault="00037C3F" w:rsidP="000C5D71">
-[...23 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="62916E07" w14:textId="653B896E" w:rsidR="00C1549F" w:rsidRPr="004B094A" w:rsidRDefault="00997D32" w:rsidP="00997D32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> New Insight into IELTS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>( All</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> the chapters related to Listening and Speaking will be covered in row. The rest of sessions will be on IELTS </w:t>
+            </w:r>
+            <w:r w:rsidR="00C00F99">
+              <w:t xml:space="preserve">example tests.) In the final three sessions, interviews will be held with 6 marks </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="0036F603" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="5788810B" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
+    <w:p w14:paraId="58254D3F" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
+    <w:p w14:paraId="2A114813" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
       <w:r>
@@ -1758,2779 +1839,2796 @@
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10253" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="1078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B094A" w:rsidTr="00891C14">
+      <w:tr w:rsidR="004B094A" w14:paraId="2F601AD3" w14:textId="77777777" w:rsidTr="00891C14">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="7406C0BD" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="421D0992" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="6F050A11" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7024" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00FE7024" w14:paraId="59C03FFC" w14:textId="77777777" w:rsidTr="006B3CAE">
         <w:trPr>
           <w:trHeight w:val="152"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
+          <w:p w14:paraId="14F1D2D1" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00411428" w:rsidRDefault="000333A8" w:rsidP="006B0268">
+          <w:p w14:paraId="1C315E51" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00411428" w:rsidRDefault="000333A8" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411428">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00E32E53" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
+          <w:p w14:paraId="2CFBFA5B" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00E32E53" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3CAE" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="006B3CAE" w14:paraId="7ECBD81D" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="89"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="3F6398F6" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="006B0268">
+          <w:p w14:paraId="6AEFFD37" w14:textId="34A8C516" w:rsidR="006B3CAE" w:rsidRPr="00411428" w:rsidRDefault="00997D32" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="13D21DBF" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3CAE" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="006B3CAE" w14:paraId="00F1888C" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="6D2EC56C" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="006B0268">
+          <w:p w14:paraId="3658A7DC" w14:textId="7C221551" w:rsidR="006B3CAE" w:rsidRPr="00411428" w:rsidRDefault="00997D32" w:rsidP="00C00F99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>Listening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="022C84DB" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3CAE" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="006B3CAE" w14:paraId="1CAD2322" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="4D10252C" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00FE7024" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00080B14" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00080B14">
+          <w:p w14:paraId="7F6EF04D" w14:textId="0FB21DFB" w:rsidR="00080B14" w:rsidRPr="00411428" w:rsidRDefault="00997D32" w:rsidP="00080B14">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">Speaking </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
+          <w:p w14:paraId="5E05B993" w14:textId="77777777" w:rsidR="006B3CAE" w:rsidRPr="00E32E53" w:rsidRDefault="006B3CAE" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="58671CC8" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="000333A8">
+          <w:p w14:paraId="392983F4" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="000333A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="000333A8">
+          <w:p w14:paraId="08B7EEC0" w14:textId="2DD3EE1D" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00997D32" w:rsidP="000333A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>Listening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="000333A8">
+          <w:p w14:paraId="134EFDB1" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="000333A8">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="1DA276A5" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="242"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="000333A8">
+          <w:p w14:paraId="06C80851" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="000333A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="000C5D71">
+          <w:p w14:paraId="42F3AEDE" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="000C5D71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="000333A8">
+          <w:p w14:paraId="19885145" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="000333A8">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="1F699BA0" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="7CAE62B7" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="490E1153" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="3BBB66F5" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="000333A8" w14:paraId="2E73B82D" w14:textId="77777777" w:rsidTr="006B3CAE">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="3183FBB4" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="2F5BF32C" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="758C9D19" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="000333A8" w14:paraId="16FB50F7" w14:textId="77777777" w:rsidTr="006B3CAE">
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="286D6600" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="07EEC4B4" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="6DFCD16E" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="000333A8" w14:paraId="583553CD" w14:textId="77777777" w:rsidTr="006B3CAE">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="425DCBB4" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="235C862B" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="2F93E7EE" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="6B476736" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="10DCBE1C" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="7F75FB74" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="6C3C95B0" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="0D59DD83" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="2D4F8093" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="5E0447EA" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="6547C4E8" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="55133318" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="71"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="4B93AD47" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="7B6B4997" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="5DF32D06" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="61C18330" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="5C9BF97B" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="66BED4C0" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="41F4A743" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="782F1A36" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="57D2BE13" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="4AD2BF7C" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="1208D70F" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000333A8" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="000333A8" w14:paraId="350FD47C" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="420D798F" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00FE7024" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="19FD4B2D" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
+          <w:p w14:paraId="2539CA3A" w14:textId="77777777" w:rsidR="000333A8" w:rsidRPr="00E32E53" w:rsidRDefault="000333A8" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="537435A1" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="3B57627A" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="2269BC76" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="4D6FC20C" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="4AA7B8DE" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="2C3A3137" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="4F7EC8A5" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="4DE44E96" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="7BC1C6AD" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="1F6BF777" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="0C014967" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="2869BE99" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="5227C0A9" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="53EFC58B" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="307A5883" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="60A26C75" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="36234B8B" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="5A16EC68" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="3C7849E4" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="6DB7902F" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="54A72061" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="0315DFB4" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="7933A573" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="4D5F1B4C" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="65B785BC" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="2A92070D" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="3F254115" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="133EA7C9" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="2F1C66F9" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="4C927495" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="298F5890" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="7B455D62" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="35B1E756" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="6FA7275C" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="7A9DEA81" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="173A6142" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="31D16E64" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="0504973A" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
+          <w:p w14:paraId="1C2A3C67" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Conclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="1B5BF4F7" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="21E9766F" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="4A84B0D1" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00037C3F">
+          <w:p w14:paraId="5F802E7F" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00037C3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="53849F8B" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411428" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00411428" w14:paraId="64FCA500" w14:textId="77777777" w:rsidTr="00FE7024">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="1471391F" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00FE7024" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+          <w:p w14:paraId="56A927F6" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00411428" w:rsidRDefault="00474F75" w:rsidP="00474F75">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
+          <w:p w14:paraId="326EF012" w14:textId="77777777" w:rsidR="00411428" w:rsidRPr="00E32E53" w:rsidRDefault="00411428" w:rsidP="00411428">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B3A8F" w:rsidRDefault="009B3A8F" w:rsidP="00474F75">
+    <w:p w14:paraId="4B52CF42" w14:textId="77777777" w:rsidR="009B3A8F" w:rsidRDefault="009B3A8F" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="42E60426" w14:textId="77777777" w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Scoring system:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="0D39F23C" w14:textId="77777777" w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>Class presence and participation  4 marks</w:t>
+        <w:t xml:space="preserve">Class presence and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>participation  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="030EA5C4" w14:textId="77777777" w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Lecture 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="63FA0BFE" w14:textId="77777777" w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Final interview 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="0AAB0D89" w14:textId="77777777" w:rsidR="00474F75" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Final exam 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00474F75" w:rsidRPr="009B3A8F" w:rsidRDefault="00474F75" w:rsidP="00474F75">
+    <w:p w14:paraId="5F32E75B" w14:textId="77777777" w:rsidR="00474F75" w:rsidRPr="009B3A8F" w:rsidRDefault="00474F75" w:rsidP="00474F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00474F75" w:rsidRPr="009B3A8F" w:rsidSect="0007479E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00255297" w:rsidRDefault="00255297" w:rsidP="0007479E">
+    <w:p w14:paraId="41DCCBFA" w14:textId="77777777" w:rsidR="00B34F99" w:rsidRDefault="00B34F99" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00255297" w:rsidRDefault="00255297" w:rsidP="0007479E">
+    <w:p w14:paraId="1FB02D47" w14:textId="77777777" w:rsidR="00B34F99" w:rsidRDefault="00B34F99" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
-    <w:altName w:val="Microsoft Sans Serif"/>
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titr">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00255297" w:rsidRDefault="00255297" w:rsidP="0007479E">
+    <w:p w14:paraId="6722111A" w14:textId="77777777" w:rsidR="00B34F99" w:rsidRDefault="00B34F99" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00255297" w:rsidRDefault="00255297" w:rsidP="0007479E">
+    <w:p w14:paraId="3C6EB735" w14:textId="77777777" w:rsidR="00B34F99" w:rsidRDefault="00B34F99" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B916125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C44E5E6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4575,51 +4673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5539445E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C0613A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4664,179 +4762,186 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="717243989">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="732237808">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
     <w:rsid w:val="000333A8"/>
     <w:rsid w:val="00037C3F"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="000509BD"/>
     <w:rsid w:val="0007479E"/>
     <w:rsid w:val="00080B14"/>
     <w:rsid w:val="000C5D71"/>
     <w:rsid w:val="001A24D7"/>
     <w:rsid w:val="0023366D"/>
     <w:rsid w:val="00255297"/>
     <w:rsid w:val="00321206"/>
     <w:rsid w:val="003C3D02"/>
     <w:rsid w:val="003D23C3"/>
     <w:rsid w:val="00411428"/>
     <w:rsid w:val="00474F75"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004B238D"/>
     <w:rsid w:val="004C0E17"/>
     <w:rsid w:val="004E3745"/>
     <w:rsid w:val="0051478F"/>
     <w:rsid w:val="005533E8"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="00602F63"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="00672316"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="007463D4"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="007C1761"/>
     <w:rsid w:val="00857ED7"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="008D2DEA"/>
+    <w:rsid w:val="00943F79"/>
+    <w:rsid w:val="00997D32"/>
     <w:rsid w:val="009B3A8F"/>
+    <w:rsid w:val="00B34F99"/>
     <w:rsid w:val="00B563E5"/>
     <w:rsid w:val="00B61EC5"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BE73D7"/>
+    <w:rsid w:val="00C00F99"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C84F12"/>
     <w:rsid w:val="00D873C8"/>
     <w:rsid w:val="00DE259A"/>
     <w:rsid w:val="00E00030"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
     <w:rsid w:val="00FA3054"/>
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="55D1C614"/>
   <w15:docId w15:val="{E94EEC8F-A100-4E6E-946E-D2693985756D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5164,107 +5269,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003C3D02"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005908E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A24D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5312,51 +5415,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0007479E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B3A8F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5586,70 +5689,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>177</Words>
-  <Characters>1014</Characters>
+  <Words>205</Words>
+  <Characters>1170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MRT www.Win2Farsi.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1189</CharactersWithSpaces>
+  <CharactersWithSpaces>1373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>